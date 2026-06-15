--- v0 (2025-11-04)
+++ v1 (2026-06-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4439"/>
         <w:gridCol w:w="357"/>
         <w:gridCol w:w="4980"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D32171" w14:paraId="09678891" w14:textId="77777777" w:rsidTr="00D32171">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -131,53 +131,53 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23BF9FF0" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Praktikantin/Praktikant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32171" w14:paraId="30B241F5" w14:textId="77777777" w:rsidTr="00D32171">
+      <w:tr w:rsidR="00D32171" w14:paraId="30B241F5" w14:textId="77777777" w:rsidTr="00510771">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4439" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63EED600" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -202,53 +202,53 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E01A8B7" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Name, Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32171" w14:paraId="7CFE6DC1" w14:textId="77777777" w:rsidTr="00D32171">
+      <w:tr w:rsidR="00D32171" w14:paraId="7CFE6DC1" w14:textId="77777777" w:rsidTr="00510771">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="419926CD" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
@@ -275,53 +275,53 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C3F21BE" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Straße, Hausnummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32171" w14:paraId="632B833E" w14:textId="77777777" w:rsidTr="00D32171">
+      <w:tr w:rsidR="00D32171" w14:paraId="632B833E" w14:textId="77777777" w:rsidTr="00510771">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47C58F5B" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
@@ -348,53 +348,53 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48A453B1" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PLZ, Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32171" w14:paraId="10AD4F01" w14:textId="77777777" w:rsidTr="00D32171">
+      <w:tr w:rsidR="00D32171" w14:paraId="10AD4F01" w14:textId="77777777" w:rsidTr="00510771">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1756D3F1" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
@@ -475,81 +475,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51C1D94E" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14BA6732" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
+          <w:p w14:paraId="4E15A52E" w14:textId="474793A5" w:rsidR="00D32171" w:rsidRPr="00510771" w:rsidRDefault="00D32171" w:rsidP="00510771">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Praktikumsplan</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="2F6EC282" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mit Ausbildungsinhalten</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4728C52D" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -668,53 +656,53 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="737A1C63" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zeitlicher Umfang</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32171" w14:paraId="456DE66B" w14:textId="77777777" w:rsidTr="00D32171">
+      <w:tr w:rsidR="00D32171" w14:paraId="456DE66B" w14:textId="77777777" w:rsidTr="00510771">
         <w:trPr>
-          <w:trHeight w:val="1587"/>
+          <w:trHeight w:val="1474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A1E6D33" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5769" w:type="dxa"/>
@@ -737,53 +725,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78C5557F" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32171" w14:paraId="03D1006A" w14:textId="77777777" w:rsidTr="00D32171">
+      <w:tr w:rsidR="00D32171" w14:paraId="03D1006A" w14:textId="77777777" w:rsidTr="00510771">
         <w:trPr>
-          <w:trHeight w:val="1587"/>
+          <w:trHeight w:val="1474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="242D6553" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5769" w:type="dxa"/>
@@ -806,53 +794,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75B38A63" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32171" w14:paraId="511111AB" w14:textId="77777777" w:rsidTr="00D32171">
+      <w:tr w:rsidR="00D32171" w14:paraId="511111AB" w14:textId="77777777" w:rsidTr="00510771">
         <w:trPr>
-          <w:trHeight w:val="1587"/>
+          <w:trHeight w:val="1474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04098D25" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -876,53 +864,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13A58CA3" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32171" w14:paraId="6B696185" w14:textId="77777777" w:rsidTr="00D32171">
+      <w:tr w:rsidR="00D32171" w14:paraId="6B696185" w14:textId="77777777" w:rsidTr="00510771">
         <w:trPr>
-          <w:trHeight w:val="1587"/>
+          <w:trHeight w:val="1474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16DFBFC4" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -946,53 +934,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E472BD5" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32171" w14:paraId="09A032EB" w14:textId="77777777" w:rsidTr="00D32171">
+      <w:tr w:rsidR="00D32171" w14:paraId="09A032EB" w14:textId="77777777" w:rsidTr="00510771">
         <w:trPr>
-          <w:trHeight w:val="1587"/>
+          <w:trHeight w:val="1474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44CF0EAC" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5769" w:type="dxa"/>
@@ -1004,50 +992,119 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5672B0ED" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08FA6924" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A507A6" w14:paraId="28494826" w14:textId="77777777" w:rsidTr="00510771">
+        <w:trPr>
+          <w:trHeight w:val="1474"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="290E432F" w14:textId="77777777" w:rsidR="00A507A6" w:rsidRDefault="00A507A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23343B8A" w14:textId="77777777" w:rsidR="00A507A6" w:rsidRDefault="00A507A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DCF254" w14:textId="77777777" w:rsidR="00A507A6" w:rsidRDefault="00A507A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D32171" w14:paraId="2FB41CC1" w14:textId="77777777" w:rsidTr="00D32171">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -1092,66 +1149,82 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="461AE295" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10733B3C" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171">
+          <w:p w14:paraId="10733B3C" w14:textId="2E9941AA" w:rsidR="00D32171" w:rsidRDefault="00D32171">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(mindestens 960 Stunden)</w:t>
+              <w:t xml:space="preserve">(mindestens </w:t>
+            </w:r>
+            <w:r w:rsidR="009600E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0 Stunden)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BBFD52E" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171" w:rsidP="00D32171">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="796220F8" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171" w:rsidP="00D32171">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4497D370" w14:textId="77777777" w:rsidR="00D32171" w:rsidRDefault="00D32171" w:rsidP="00D32171">
       <w:pPr>
@@ -1251,136 +1324,137 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Datum, Unterschrift der Ansprechperson</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5095EAAD" w14:textId="77777777" w:rsidR="000E70C4" w:rsidRPr="00D32171" w:rsidRDefault="000E70C4" w:rsidP="00D32171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000E70C4" w:rsidRPr="00D32171" w:rsidSect="00D32171">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="50"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D32171"/>
     <w:rsid w:val="000E70C4"/>
+    <w:rsid w:val="00510771"/>
+    <w:rsid w:val="009600E9"/>
+    <w:rsid w:val="00A507A6"/>
+    <w:rsid w:val="00B733B8"/>
     <w:rsid w:val="00D32171"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
-      <o:rules v:ext="edit">
-[...1 lines deleted...]
-      </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="446DEA38"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{01EBC4AE-07F8-4B8E-84A9-09C09EAF6B78}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1775,51 +1849,51 @@
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1890459299">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2101,53 +2175,53 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>63</Words>
-  <Characters>397</Characters>
+  <Characters>400</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>459</CharactersWithSpaces>
+  <CharactersWithSpaces>462</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andreas Watteroth</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>